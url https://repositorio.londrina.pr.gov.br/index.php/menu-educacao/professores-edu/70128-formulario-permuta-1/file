--- v0 (2025-10-02)
+++ v1 (2026-06-10)
@@ -4,963 +4,1312 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
+    <w:p w:rsidR="00827DDC" w:rsidRPr="00827DDC" w:rsidRDefault="007B66F9" w:rsidP="00827DDC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>REMOÇÃO POR PERMUTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00827DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00827DDC" w:rsidRPr="00827DDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>(Art. 24 – Portaria Conjunta nº 2/2025)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRDefault="007B66F9" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="007B66F9" w:rsidRPr="00A37D80" w:rsidRDefault="007B66F9" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00173BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOME </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00173BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DO(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00173BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A) CANDIDATO(A) 1:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRDefault="007B66F9" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ATRÍCULA Nº _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRPr="00A37D80" w:rsidRDefault="007B66F9" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESCOLA / CMEI: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC3FA0" w:rsidRPr="00FC3FA0" w:rsidRDefault="00FC3FA0" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CARGO</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ) PROA01    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PROA02  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PROA03   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PEBU01    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEBU02   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outro: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRDefault="007B66F9" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FUNÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NA UNIDADE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRDefault="007B66F9" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ESPECIFICAR HORÁRIO DE TRABALHO: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRDefault="007B66F9" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRPr="00A37D80" w:rsidRDefault="007B66F9" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1013">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOME </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CC1013">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DO(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC1013">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A) CANDIDATO(A) 2:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  _________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRDefault="007B66F9" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ATRÍCULA Nº _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRPr="00A37D80" w:rsidRDefault="007B66F9" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESCOLA / CMEI: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC3FA0" w:rsidRDefault="00FC3FA0" w:rsidP="00FC3FA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CARGO: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PROA01 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PROA02  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PROA03   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEBU01    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEBU02   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>outro: _</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRDefault="00FC3FA0" w:rsidP="00FC3FA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FUNÇÃO NA UNIDADE: </w:t>
+      </w:r>
+      <w:r w:rsidR="007B66F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRDefault="007B66F9" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ESPECIFICAR HORÁRIO DE TRABALHO: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A61904" w:rsidRDefault="00A61904" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRPr="00A37D80" w:rsidRDefault="007B66F9" w:rsidP="00EE4EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Os(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as) professores(as) solicitam de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vossa Senhoria a Remoção Por Permuta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC3FA0" w:rsidRDefault="00FC3FA0" w:rsidP="00CC1013">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRPr="00A37D80" w:rsidRDefault="007B66F9" w:rsidP="00CC1013">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Londrina, _____ de _______________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A61904" w:rsidRDefault="00A61904" w:rsidP="00CC1013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4395"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...507 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00A61904" w:rsidRDefault="00A61904" w:rsidP="00CC1013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4395"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A61904" w:rsidRDefault="00A61904" w:rsidP="00CC1013">
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRPr="00A37D80" w:rsidRDefault="007B66F9" w:rsidP="00A61904">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1013" w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1013">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B66F9" w:rsidRPr="00A37D80" w:rsidRDefault="007B66F9" w:rsidP="00A61904">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Assinatura Candidato 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1013">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Assinatura Candidato 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC1013" w:rsidRDefault="00CC1013" w:rsidP="00A61904">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A61904" w:rsidRDefault="00A61904" w:rsidP="00A61904">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A61904" w:rsidRDefault="00A61904" w:rsidP="00A61904">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A61904" w:rsidRPr="00A37D80" w:rsidRDefault="00A61904" w:rsidP="00A61904">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A61904" w:rsidRPr="00A37D80" w:rsidRDefault="00A61904" w:rsidP="00A61904">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4395"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diretor do Candidato 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A37D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diretor do Candidato 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A61904" w:rsidRDefault="00A61904" w:rsidP="00EE4EE5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4395"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
-        <w:jc w:val="center"/>
-[...305 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00A61904" w:rsidRDefault="00A61904" w:rsidP="00EE4EE5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4395"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A61904" w:rsidRDefault="00A61904" w:rsidP="00EE4EE5">
-[...12 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00C62FF5" w:rsidRPr="00CD3C0A" w:rsidRDefault="00CC1013" w:rsidP="00A61904">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4395"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3C0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Fazer a impressão do documento p</w:t>
       </w:r>
       <w:r w:rsidR="00CD3C0A" w:rsidRPr="00CD3C0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ara preenchimento e assinaturas</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00A61904" w:rsidRDefault="00CC1013" w:rsidP="00A61904">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4395"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3C0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Após, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD3C0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>scan</w:t>
       </w:r>
@@ -997,212 +1346,202 @@
         </w:rPr>
         <w:t xml:space="preserve">EXTERNO </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3C0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00A61904" w:rsidRPr="00CD3C0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>REMOÇÃO DOS PROFESSORES</w:t>
       </w:r>
       <w:r w:rsidR="00CD3C0A" w:rsidRPr="00CD3C0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> MUNICIPAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD3C0A" w:rsidRPr="00CD3C0A" w:rsidRDefault="00CD3C0A" w:rsidP="00A61904">
+    <w:p w:rsidR="00CD3C0A" w:rsidRPr="00CD3C0A" w:rsidRDefault="00A61904" w:rsidP="00A61904">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4395"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="009D446A" w:rsidRDefault="00A61904" w:rsidP="00A61904">
+      <w:r w:rsidRPr="00CD3C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="009D446A" w:rsidRPr="00CD3C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> envio poderá ser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> feito somente pelo candidato 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D446A" w:rsidRPr="00CD3C0A" w:rsidRDefault="009D446A" w:rsidP="00A61904">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4395"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3C0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> envio poderá ser</w:t>
+        <w:t>Aguardar o retorno do processo</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SEI</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3C0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> feito somente pelo candidato 1</w:t>
-[...24 lines deleted...]
-        <w:t>Aguardar o retorno do processo com a resposta d</w:t>
+        <w:t xml:space="preserve"> com a resposta d</w:t>
       </w:r>
       <w:r w:rsidR="00CD3C0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a solicitação</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009D446A" w:rsidRPr="00CD3C0A" w:rsidSect="00EE4EE5">
-      <w:footerReference w:type="default" r:id="rId6"/>
-      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="568" w:right="567" w:bottom="567" w:left="993" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="0037268E" w:rsidRDefault="009D446A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="0037268E" w:rsidRDefault="009D446A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00435724" w:rsidRDefault="007B66F9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A61904">
+    <w:r w:rsidR="00827DDC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00435724" w:rsidRPr="003C7BA9" w:rsidRDefault="00CD3C0A" w:rsidP="003C7BA9">
+  <w:p w:rsidR="00435724" w:rsidRPr="003C7BA9" w:rsidRDefault="00827DDC" w:rsidP="003C7BA9">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="0037268E" w:rsidRDefault="009D446A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="0037268E" w:rsidRDefault="009D446A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1332,103 +1671,106 @@
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Secretaria Municipal de Educação</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00EE4EE5" w:rsidRDefault="00EE4EE5">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B66F9"/>
     <w:rsid w:val="0037268E"/>
     <w:rsid w:val="00506913"/>
     <w:rsid w:val="007B66F9"/>
+    <w:rsid w:val="00827DDC"/>
     <w:rsid w:val="009D446A"/>
     <w:rsid w:val="00A61904"/>
     <w:rsid w:val="00C62FF5"/>
     <w:rsid w:val="00CC1013"/>
     <w:rsid w:val="00CD3C0A"/>
     <w:rsid w:val="00EE4EE5"/>
+    <w:rsid w:val="00FB4B9C"/>
+    <w:rsid w:val="00FC3FA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="74DBF385"/>
+  <w14:docId w14:val="1FE2117E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0D5D631F-B915-427B-AA0B-9CD784DB513E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1783,51 +2125,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A61904"/>
+    <w:rsid w:val="00FC3FA0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -1871,62 +2213,73 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007B66F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007B66F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00827DDC"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.londrina.pr.gov.br/index.php/menu-educacao/professores-edu/remocao-2025-2026/70869-sei-17058268-portaria-conjunta-2/file" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -2155,69 +2508,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>237</Words>
-  <Characters>1281</Characters>
+  <Words>298</Words>
+  <Characters>1613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1515</CharactersWithSpaces>
+  <CharactersWithSpaces>1908</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Margareth Alves Santos - matr 33.641-6/34.415-0</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>